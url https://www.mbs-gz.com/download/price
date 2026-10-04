--- v6 (2026-08-20)
+++ v7 (2026-10-04)
@@ -35,156 +35,156 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>POD</t>
   </si>
   <si>
     <t>20’</t>
   </si>
   <si>
     <t>40’</t>
   </si>
   <si>
     <t>40’HQ</t>
   </si>
   <si>
     <t>VALID DATE</t>
   </si>
   <si>
     <t>REMARK</t>
   </si>
   <si>
     <t>LONG BEACH</t>
   </si>
   <si>
-    <t>USD3000</t>
-[...5 lines deleted...]
-    <t>2026-08-31</t>
+    <t>USD4400</t>
+  </si>
+  <si>
+    <t>USD7300</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
   <si>
     <t>CHICAGO</t>
   </si>
   <si>
-    <t>USD4500</t>
-[...2 lines deleted...]
-    <t>USD5600</t>
+    <t>USD5200</t>
+  </si>
+  <si>
+    <t>USD8700</t>
   </si>
   <si>
     <t>HOUSTON</t>
   </si>
   <si>
-    <t>USD5000</t>
-[...2 lines deleted...]
-    <t>USD7400</t>
+    <t>USD5300</t>
+  </si>
+  <si>
+    <t>USD8800</t>
   </si>
   <si>
     <t>Rotterdam</t>
   </si>
   <si>
-    <t>USD3095</t>
-[...2 lines deleted...]
-    <t>USD5050</t>
+    <t>USD2550</t>
+  </si>
+  <si>
+    <t>USD3710</t>
   </si>
   <si>
     <t>Jebel Ali</t>
   </si>
   <si>
-    <t>USD7170</t>
-[...2 lines deleted...]
-    <t>USD8700</t>
+    <t>USD7000</t>
+  </si>
+  <si>
+    <t>USD8150</t>
   </si>
   <si>
     <t>Sohar</t>
   </si>
   <si>
-    <t>USD4200</t>
-[...2 lines deleted...]
-    <t>USD5800</t>
+    <t>USD6700</t>
+  </si>
+  <si>
+    <t>USD7800</t>
   </si>
   <si>
     <t>YANGON</t>
   </si>
   <si>
     <t>USD740</t>
   </si>
   <si>
     <t>USD1350</t>
   </si>
   <si>
     <t>Chittagong</t>
   </si>
   <si>
-    <t>USD1680</t>
-[...2 lines deleted...]
-    <t>USD1870</t>
+    <t>USD1500</t>
+  </si>
+  <si>
+    <t>USD2100</t>
   </si>
   <si>
     <t>Nhava Sheva</t>
   </si>
   <si>
     <t>USD1570</t>
   </si>
   <si>
-    <t>USD1640</t>
+    <t>USD2050</t>
   </si>
   <si>
     <t>Haiphong</t>
   </si>
   <si>
-    <t>USD160</t>
+    <t>USD140</t>
+  </si>
+  <si>
+    <t>USD230</t>
+  </si>
+  <si>
+    <t>Laem Chabang</t>
   </si>
   <si>
     <t>USD280</t>
   </si>
   <si>
-    <t>Laem Chabang</t>
-[...5 lines deleted...]
-    <t>USD590</t>
+    <t>USD520</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
-    <t>USD460</t>
-[...2 lines deleted...]
-    <t>USD1250</t>
+    <t>USD400</t>
+  </si>
+  <si>
+    <t>USD750</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>